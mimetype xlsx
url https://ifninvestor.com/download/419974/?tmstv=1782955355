--- v0 (2026-09-23)
+++ v1 (2026-11-08)
@@ -1,144 +1,127 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="png" ContentType="image/png"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
-  <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
-[...1 lines deleted...]
-  <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps2.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps3.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
+  <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
+  <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
+  <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
-  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="29803"/>
+  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="10222"/>
   <workbookPr/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice Requires="x15">
-      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="C:\Users\REDmoney_50\Downloads\"/>
+      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="/Users/aravinth/Downloads/"/>
     </mc:Choice>
   </mc:AlternateContent>
-  <xr:revisionPtr revIDLastSave="0" documentId="8_{6F2498A6-2CF6-4481-83B6-60F50AC0B962}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
+  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{3093BA7A-3940-894F-9A11-55934FA055FF}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
   <bookViews>
-    <workbookView xWindow="14610" yWindow="0" windowWidth="14265" windowHeight="15480" xr2:uid="{BC558A9B-3D13-3E4B-878C-F98FA75521A6}"/>
+    <workbookView xWindow="-1260" yWindow="-21000" windowWidth="34600" windowHeight="21000" xr2:uid="{BC558A9B-3D13-3E4B-878C-F98FA75521A6}"/>
   </bookViews>
   <sheets>
     <sheet name="FH Submission" sheetId="2" r:id="rId1"/>
   </sheets>
   <definedNames>
     <definedName name="_xlnm.Print_Area" localSheetId="0">'FH Submission'!$A$1:$B$48</definedName>
   </definedNames>
   <calcPr calcId="191028"/>
   <extLst>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{140A7094-0E35-4892-8432-C4D2E57EDEB5}">
       <x15:workbookPr chartTrackingRefBase="1"/>
     </ext>
-    <ext xmlns:xcalcf="http://schemas.microsoft.com/office/spreadsheetml/2018/calcfeatures" uri="{B58B0392-4F1F-4190-BB64-5DF3571DCE5F}">
-[...9 lines deleted...]
-    </ext>
   </extLst>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="61" uniqueCount="57">
   <si>
     <t>IFN Investor Fund House Awards Submission Form</t>
   </si>
   <si>
     <t>Category Nominated:</t>
   </si>
   <si>
     <t>Confidentiality</t>
   </si>
   <si>
     <t>Mark clearly which information is to be kept confidential by highlighting the text in yellow</t>
   </si>
   <si>
     <t>Date of submission:</t>
   </si>
   <si>
     <t> -</t>
   </si>
   <si>
     <t>Fund Manager</t>
   </si>
   <si>
     <t>Name of fund manager</t>
   </si>
   <si>
     <t>Number of funds managed by your firm</t>
   </si>
   <si>
     <t>State the number of funds</t>
   </si>
   <si>
     <t>Collective funds AuM within this category as of 1st July 2025</t>
   </si>
   <si>
     <t>in US$</t>
   </si>
   <si>
-    <t>Collective funds AuM within this category as of 30th June 2025</t>
-[...1 lines deleted...]
-  <si>
     <t>Country of Fund Manager</t>
   </si>
   <si>
     <t>List the headquarters and branch offices (if any) for Islamic finance</t>
   </si>
   <si>
     <t>Trustees</t>
   </si>
   <si>
     <t>Disclose all trustees</t>
-  </si>
-[...1 lines deleted...]
-    <t>b</t>
   </si>
   <si>
     <t>Disclose all Shariah advisers</t>
   </si>
   <si>
     <t>ESG Reports / Certifications (If applicable)</t>
   </si>
   <si>
     <t>How many active funds does your firm currently manage?</t>
   </si>
   <si>
     <t>Number of funds managed</t>
   </si>
   <si>
     <t>A notable investment or engagement in this category during the 12-month period from the 1st July 2025 to the 30th June 2026</t>
   </si>
   <si>
     <t>Highlight key investments within this category from 1 July 2025 to 30 June 2026.</t>
   </si>
   <si>
     <r>
       <t xml:space="preserve">Provide an overview of the markets and regions where the firm actively manages and distributes funds in this category (Max </t>
     </r>
     <r>
       <rPr>
@@ -350,61 +333,79 @@
   <si>
     <r>
       <t xml:space="preserve">Nominating Company Contact Details in case verification is required </t>
     </r>
     <r>
       <rPr>
         <b/>
         <i/>
         <sz val="10"/>
         <rFont val="Arial"/>
         <family val="2"/>
       </rPr>
       <t>(mandatory)</t>
     </r>
   </si>
   <si>
     <t>Name</t>
   </si>
   <si>
     <t>Telephone</t>
   </si>
   <si>
     <t>Office Line</t>
   </si>
   <si>
-    <t>All submissions should be emailed exclusively to:  Andrew.Morgan@REDmoneygroup.com before 18th November 2026</t>
-[...1 lines deleted...]
-  <si>
     <t>*All information marked as Confidential will be handled with the utmost discretion and will not be published, disclosed or retained beyond the scope of the evaluation process. Such information will be reviewed solely by the judging panel for the purpose of informed assessment. Nevertheless, it is essential that each submission includes adequate non-confidential content to support public recognition, as awards cannot be conferred without a substantiated and publishable justification.</t>
+  </si>
+  <si>
+    <r>
+      <t xml:space="preserve">All submissions should be emailed exclusively to:  Andrew.Morgan@REDmoneygroup.com before </t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <sz val="10"/>
+        <color rgb="FFFF0000"/>
+        <rFont val="Arial"/>
+        <family val="2"/>
+      </rPr>
+      <t>30th October 2026</t>
+    </r>
+  </si>
+  <si>
+    <t>Shariah Advisers</t>
+  </si>
+  <si>
+    <t>Collective funds AuM within this category as of 30th June 2026</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="x14ac x16r2 xr">
-  <fonts count="14">
+  <fonts count="15" x14ac:knownFonts="1">
     <font>
       <sz val="12"/>
       <color theme="1"/>
       <name val="Aptos Narrow"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <b/>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Aptos Narrow"/>
     </font>
     <font>
       <b/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Aptos Narrow"/>
     </font>
     <font>
       <i/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Aptos Narrow"/>
     </font>
@@ -453,50 +454,57 @@
       <i/>
       <sz val="10"/>
       <name val="Arial"/>
       <family val="2"/>
     </font>
     <font>
       <b/>
       <sz val="10"/>
       <color indexed="12"/>
       <name val="Arial"/>
       <family val="2"/>
     </font>
     <font>
       <b/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Aptos Narrow"/>
       <scheme val="minor"/>
     </font>
     <font>
       <i/>
       <sz val="12"/>
       <color theme="1"/>
       <name val="Aptos Narrow"/>
       <scheme val="minor"/>
+    </font>
+    <font>
+      <b/>
+      <sz val="10"/>
+      <color rgb="FFFF0000"/>
+      <name val="Arial"/>
+      <family val="2"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
   </fills>
   <borders count="2">
     <border>
       <left/>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
         <color indexed="64"/>
       </left>
       <right style="thin">
         <color indexed="64"/>
       </right>
@@ -947,359 +955,359 @@
           <a:schemeClr val="tx1"/>
         </a:fontRef>
       </a:style>
     </a:lnDef>
   </a:objectDefaults>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{2E142A2C-CD16-42D6-873A-C26D2A0506FA}" vid="{1BDDFF52-6CD6-40A5-AB3C-68EB2F1E4D0A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{21D10D40-1F76-B542-98A3-092554A60647}">
   <sheetPr>
     <pageSetUpPr fitToPage="1"/>
   </sheetPr>
   <dimension ref="A1:B48"/>
   <sheetViews>
-    <sheetView tabSelected="1" topLeftCell="A20" zoomScale="90" zoomScaleNormal="90" workbookViewId="0">
-      <selection activeCell="B50" sqref="B50"/>
+    <sheetView tabSelected="1" zoomScale="90" zoomScaleNormal="90" workbookViewId="0">
+      <selection activeCell="A11" sqref="A11"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr defaultColWidth="11" defaultRowHeight="15.75"/>
+  <sheetFormatPr baseColWidth="10" defaultColWidth="11" defaultRowHeight="16" x14ac:dyDescent="0.2"/>
   <cols>
-    <col min="1" max="1" width="44.125" style="1" customWidth="1"/>
-    <col min="2" max="2" width="49.125" style="1" customWidth="1"/>
+    <col min="1" max="1" width="44.1640625" style="1" customWidth="1"/>
+    <col min="2" max="2" width="49.1640625" style="1" customWidth="1"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:2" ht="215.25" customHeight="1">
+    <row r="1" spans="1:2" ht="215.25" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A1" s="13" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="13"/>
     </row>
-    <row r="3" spans="1:2" ht="33" customHeight="1">
+    <row r="3" spans="1:2" ht="33" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A3" s="2" t="s">
         <v>1</v>
       </c>
       <c r="B3" s="2"/>
     </row>
-    <row r="4" spans="1:2" ht="33" customHeight="1">
+    <row r="4" spans="1:2" ht="33" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A4" s="3" t="s">
         <v>2</v>
       </c>
       <c r="B4" s="4" t="s">
         <v>3</v>
       </c>
     </row>
-    <row r="6" spans="1:2">
+    <row r="6" spans="1:2" x14ac:dyDescent="0.2">
       <c r="A6" s="2" t="s">
         <v>4</v>
       </c>
       <c r="B6" s="4" t="s">
         <v>5</v>
       </c>
     </row>
-    <row r="7" spans="1:2">
+    <row r="7" spans="1:2" x14ac:dyDescent="0.2">
       <c r="A7" s="5" t="s">
         <v>6</v>
       </c>
       <c r="B7" s="6" t="s">
         <v>7</v>
       </c>
     </row>
-    <row r="8" spans="1:2">
+    <row r="8" spans="1:2" x14ac:dyDescent="0.2">
       <c r="A8" s="5" t="s">
         <v>8</v>
       </c>
       <c r="B8" s="6" t="s">
         <v>9</v>
       </c>
     </row>
-    <row r="9" spans="1:2" ht="30">
+    <row r="9" spans="1:2" ht="32" x14ac:dyDescent="0.2">
       <c r="A9" s="5" t="s">
         <v>10</v>
       </c>
       <c r="B9" s="6" t="s">
         <v>11</v>
       </c>
     </row>
-    <row r="10" spans="1:2" ht="45" customHeight="1">
+    <row r="10" spans="1:2" ht="45" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A10" s="5" t="s">
-        <v>12</v>
+        <v>56</v>
       </c>
       <c r="B10" s="4" t="s">
         <v>11</v>
       </c>
     </row>
-    <row r="11" spans="1:2" ht="36" customHeight="1">
+    <row r="11" spans="1:2" ht="36" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A11" s="5" t="s">
+        <v>12</v>
+      </c>
+      <c r="B11" s="4" t="s">
         <v>13</v>
       </c>
-      <c r="B11" s="4" t="s">
+    </row>
+    <row r="12" spans="1:2" ht="18" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A12" s="5" t="s">
         <v>14</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A12" s="5" t="s">
+      <c r="B12" s="4" t="s">
         <v>15</v>
       </c>
-      <c r="B12" s="4" t="s">
+    </row>
+    <row r="13" spans="1:2" ht="23" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A13" s="5" t="s">
+        <v>55</v>
+      </c>
+      <c r="B13" s="4" t="s">
         <v>16</v>
       </c>
     </row>
-    <row r="13" spans="1:2" ht="23.1" customHeight="1">
-      <c r="A13" s="5" t="s">
+    <row r="14" spans="1:2" ht="23" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A14" s="5" t="s">
         <v>17</v>
-      </c>
-[...6 lines deleted...]
-        <v>19</v>
       </c>
       <c r="B14" s="4" t="s">
         <v>5</v>
       </c>
     </row>
-    <row r="15" spans="1:2" ht="30">
+    <row r="15" spans="1:2" ht="32" x14ac:dyDescent="0.2">
       <c r="A15" s="5" t="s">
+        <v>18</v>
+      </c>
+      <c r="B15" s="4" t="s">
+        <v>19</v>
+      </c>
+    </row>
+    <row r="16" spans="1:2" ht="70" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A16" s="7" t="s">
         <v>20</v>
       </c>
-      <c r="B15" s="4" t="s">
+      <c r="B16" s="4" t="s">
         <v>21</v>
       </c>
     </row>
-    <row r="16" spans="1:2" ht="69.95" customHeight="1">
-      <c r="A16" s="7" t="s">
+    <row r="17" spans="1:2" ht="70" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A17" s="5" t="s">
         <v>22</v>
       </c>
-      <c r="B16" s="4" t="s">
+      <c r="B17" s="4" t="s">
         <v>23</v>
       </c>
     </row>
-    <row r="17" spans="1:2" ht="69.95" customHeight="1">
-      <c r="A17" s="5" t="s">
+    <row r="18" spans="1:2" ht="70" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A18" s="7" t="s">
         <v>24</v>
       </c>
-      <c r="B17" s="4" t="s">
+      <c r="B18" s="4" t="s">
         <v>25</v>
       </c>
     </row>
-    <row r="18" spans="1:2" ht="69.95" customHeight="1">
-      <c r="A18" s="7" t="s">
+    <row r="19" spans="1:2" ht="70" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A19" s="7" t="s">
         <v>26</v>
       </c>
-      <c r="B18" s="4" t="s">
+      <c r="B19" s="4" t="s">
         <v>27</v>
       </c>
     </row>
-    <row r="19" spans="1:2" ht="69.95" customHeight="1">
-      <c r="A19" s="7" t="s">
+    <row r="20" spans="1:2" ht="70" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A20" s="7" t="s">
         <v>28</v>
       </c>
-      <c r="B19" s="4" t="s">
+      <c r="B20" s="4" t="s">
         <v>29</v>
       </c>
     </row>
-    <row r="20" spans="1:2" ht="69.95" customHeight="1">
-      <c r="A20" s="7" t="s">
+    <row r="21" spans="1:2" ht="70" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A21" s="7" t="s">
         <v>30</v>
       </c>
-      <c r="B20" s="4" t="s">
+      <c r="B21" s="4" t="s">
         <v>31</v>
       </c>
     </row>
-    <row r="21" spans="1:2" ht="69.95" customHeight="1">
-      <c r="A21" s="7" t="s">
+    <row r="22" spans="1:2" ht="70" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A22" s="7" t="s">
         <v>32</v>
       </c>
-      <c r="B21" s="4" t="s">
+      <c r="B22" s="6" t="s">
         <v>33</v>
       </c>
     </row>
-    <row r="22" spans="1:2" ht="69.95" customHeight="1">
-[...7 lines deleted...]
-    <row r="23" spans="1:2" ht="18.95" customHeight="1">
+    <row r="23" spans="1:2" ht="19" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A23" s="10"/>
       <c r="B23" s="11"/>
     </row>
-    <row r="24" spans="1:2" ht="36" customHeight="1">
+    <row r="24" spans="1:2" ht="36" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A24" s="16" t="s">
+        <v>34</v>
+      </c>
+      <c r="B24" s="16"/>
+    </row>
+    <row r="25" spans="1:2" ht="19" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A25" s="7" t="s">
+        <v>35</v>
+      </c>
+      <c r="B25" s="6"/>
+    </row>
+    <row r="26" spans="1:2" ht="19" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A26" s="7" t="s">
         <v>36</v>
       </c>
-      <c r="B24" s="16"/>
-[...2 lines deleted...]
-      <c r="A25" s="7" t="s">
+      <c r="B26" s="6"/>
+    </row>
+    <row r="27" spans="1:2" ht="19" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A27" s="7" t="s">
         <v>37</v>
       </c>
-      <c r="B25" s="6"/>
-[...2 lines deleted...]
-      <c r="A26" s="7" t="s">
+      <c r="B27" s="6"/>
+    </row>
+    <row r="28" spans="1:2" ht="19" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A28" s="7" t="s">
         <v>38</v>
       </c>
-      <c r="B26" s="6"/>
-[...2 lines deleted...]
-      <c r="A27" s="7" t="s">
+      <c r="B28" s="6"/>
+    </row>
+    <row r="29" spans="1:2" ht="19" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A29" s="7" t="s">
         <v>39</v>
       </c>
-      <c r="B27" s="6"/>
-[...2 lines deleted...]
-      <c r="A28" s="7" t="s">
+      <c r="B29" s="6"/>
+    </row>
+    <row r="30" spans="1:2" ht="19" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A30" s="7" t="s">
         <v>40</v>
       </c>
-      <c r="B28" s="6"/>
-[...2 lines deleted...]
-      <c r="A29" s="7" t="s">
+      <c r="B30" s="6"/>
+    </row>
+    <row r="31" spans="1:2" ht="19" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A31" s="7" t="s">
         <v>41</v>
       </c>
-      <c r="B29" s="6"/>
-[...2 lines deleted...]
-      <c r="A30" s="7" t="s">
+      <c r="B31" s="6"/>
+    </row>
+    <row r="32" spans="1:2" ht="19" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A32" s="7" t="s">
         <v>42</v>
       </c>
-      <c r="B30" s="6"/>
-[...2 lines deleted...]
-      <c r="A31" s="7" t="s">
+      <c r="B32" s="6"/>
+    </row>
+    <row r="33" spans="1:2" ht="19" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A33" s="7" t="s">
         <v>43</v>
       </c>
-      <c r="B31" s="6"/>
-[...2 lines deleted...]
-      <c r="A32" s="7" t="s">
+      <c r="B33" s="6"/>
+    </row>
+    <row r="34" spans="1:2" ht="19" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A34" s="7" t="s">
         <v>44</v>
       </c>
-      <c r="B32" s="6"/>
-[...2 lines deleted...]
-      <c r="A33" s="7" t="s">
+      <c r="B34" s="6"/>
+    </row>
+    <row r="35" spans="1:2" ht="19" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A35" s="7" t="s">
         <v>45</v>
       </c>
-      <c r="B33" s="6"/>
-[...2 lines deleted...]
-      <c r="A34" s="7" t="s">
+      <c r="B35" s="6"/>
+    </row>
+    <row r="36" spans="1:2" ht="19" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A36" s="7" t="s">
         <v>46</v>
       </c>
-      <c r="B34" s="6"/>
-[...2 lines deleted...]
-      <c r="A35" s="7" t="s">
+      <c r="B36" s="6"/>
+    </row>
+    <row r="37" spans="1:2" ht="19" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A37" s="7" t="s">
         <v>47</v>
       </c>
-      <c r="B35" s="6"/>
-[...2 lines deleted...]
-      <c r="A36" s="7" t="s">
+      <c r="B37" s="6"/>
+    </row>
+    <row r="38" spans="1:2" ht="19" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A38" s="7" t="s">
         <v>48</v>
       </c>
-      <c r="B36" s="6"/>
-[...10 lines deleted...]
-      </c>
       <c r="B38" s="6"/>
     </row>
-    <row r="39" spans="1:2" ht="18.95" customHeight="1">
+    <row r="39" spans="1:2" ht="19" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A39" s="10"/>
       <c r="B39" s="11"/>
     </row>
-    <row r="40" spans="1:2">
+    <row r="40" spans="1:2" x14ac:dyDescent="0.2">
       <c r="A40" s="14" t="s">
+        <v>49</v>
+      </c>
+      <c r="B40" s="14"/>
+    </row>
+    <row r="41" spans="1:2" x14ac:dyDescent="0.2">
+      <c r="A41" s="8" t="s">
+        <v>50</v>
+      </c>
+      <c r="B41" s="9"/>
+    </row>
+    <row r="42" spans="1:2" x14ac:dyDescent="0.2">
+      <c r="A42" s="8" t="s">
+        <v>47</v>
+      </c>
+      <c r="B42" s="9"/>
+    </row>
+    <row r="43" spans="1:2" x14ac:dyDescent="0.2">
+      <c r="A43" s="8" t="s">
+        <v>48</v>
+      </c>
+      <c r="B43" s="9"/>
+    </row>
+    <row r="44" spans="1:2" x14ac:dyDescent="0.2">
+      <c r="A44" s="8" t="s">
         <v>51</v>
       </c>
-      <c r="B40" s="14"/>
-[...2 lines deleted...]
-      <c r="A41" s="8" t="s">
+      <c r="B44" s="9"/>
+    </row>
+    <row r="45" spans="1:2" x14ac:dyDescent="0.2">
+      <c r="A45" s="8" t="s">
         <v>52</v>
       </c>
-      <c r="B41" s="9"/>
-[...14 lines deleted...]
-      <c r="A44" s="8" t="s">
+      <c r="B45" s="9"/>
+    </row>
+    <row r="46" spans="1:2" x14ac:dyDescent="0.2">
+      <c r="A46" s="15" t="s">
+        <v>54</v>
+      </c>
+      <c r="B46" s="15"/>
+    </row>
+    <row r="48" spans="1:2" ht="86" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A48" s="12" t="s">
         <v>53</v>
-      </c>
-[...16 lines deleted...]
-        <v>56</v>
       </c>
       <c r="B48" s="12"/>
     </row>
   </sheetData>
   <mergeCells count="5">
     <mergeCell ref="A48:B48"/>
     <mergeCell ref="A1:B1"/>
     <mergeCell ref="A40:B40"/>
     <mergeCell ref="A46:B46"/>
     <mergeCell ref="A24:B24"/>
   </mergeCells>
   <pageMargins left="0.25" right="0.25" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" scale="54" orientation="portrait" horizontalDpi="0" verticalDpi="0"/>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps2.xml"/></Relationships>
 </file>
 
@@ -1584,72 +1592,125 @@
     <xs:element name="EntityId3" type="xs:string"/>
     <xs:element name="EntityId4" type="xs:string"/>
     <xs:element name="EntityId5" type="xs:string"/>
     <xs:element name="Terms">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermInfo" minOccurs="0" maxOccurs="unbounded"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermInfo">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermName" minOccurs="0"/>
           <xs:element ref="pc:TermId" minOccurs="0"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermName" type="xs:string"/>
     <xs:element name="TermId" type="xs:string"/>
   </xs:schema>
 </ct:contentTypeSchema>
 </file>
 
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{37DD23FB-1C0D-4914-A40A-6967CA634D6A}"/>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{37DD23FB-1C0D-4914-A40A-6967CA634D6A}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
 </file>
 
 <file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{DF8C59BC-E868-4986-964B-C18AF7B6CB52}"/>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{DF8C59BC-E868-4986-964B-C18AF7B6CB52}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    <ds:schemaRef ds:uri="9728ce5f-9ae5-4837-94db-8b58a44156af"/>
+    <ds:schemaRef ds:uri="4022b273-82b4-4684-84dc-d12def5b16f4"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
 </file>
 
 <file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{985FA8B0-2749-4148-9072-150A36D9A696}"/>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{985FA8B0-2749-4148-9072-150A36D9A696}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/contentType"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes"/>
+    <ds:schemaRef ds:uri="http://www.w3.org/2001/XMLSchema"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
+    <ds:schemaRef ds:uri="4022b273-82b4-4684-84dc-d12def5b16f4"/>
+    <ds:schemaRef ds:uri="9728ce5f-9ae5-4837-94db-8b58a44156af"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/package/2006/metadata/core-properties"/>
+    <ds:schemaRef ds:uri="http://purl.org/dc/elements/1.1/"/>
+    <ds:schemaRef ds:uri="http://purl.org/dc/terms/"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/internal/obd"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
-  <Application>Microsoft Excel Online</Application>
+  <Application>Microsoft Macintosh Excel</Application>
+  <DocSecurity>0</DocSecurity>
+  <ScaleCrop>false</ScaleCrop>
+  <HeadingPairs>
+    <vt:vector size="4" baseType="variant">
+      <vt:variant>
+        <vt:lpstr>Worksheets</vt:lpstr>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>1</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpstr>Named Ranges</vt:lpstr>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>1</vt:i4>
+      </vt:variant>
+    </vt:vector>
+  </HeadingPairs>
+  <TitlesOfParts>
+    <vt:vector size="2" baseType="lpstr">
+      <vt:lpstr>FH Submission</vt:lpstr>
+      <vt:lpstr>'FH Submission'!Print_Area</vt:lpstr>
+    </vt:vector>
+  </TitlesOfParts>
   <Manager/>
   <Company/>
+  <LinksUpToDate>false</LinksUpToDate>
+  <SharedDoc>false</SharedDoc>
   <HyperlinkBase/>
+  <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title/>
   <dc:subject/>
   <dc:creator>Aravinth Rajendran</dc:creator>
   <cp:keywords/>
   <dc:description/>
-  <cp:lastModifiedBy/>
+  <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision/>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
   <cp:category/>
   <cp:contentStatus/>
 </cp:coreProperties>
 </file>
 
 <file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="2" name="ContentTypeId">
     <vt:lpwstr>0x0101005DEC26D5794F0546B35A100832687B11</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="3" name="MediaServiceImageTags">
     <vt:lpwstr/>
   </property>
 </Properties>
 </file>